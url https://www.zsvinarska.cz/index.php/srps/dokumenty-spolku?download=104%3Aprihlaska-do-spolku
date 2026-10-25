--- v0 (2026-06-05)
+++ v1 (2026-10-25)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="03CBEB00" w14:textId="77777777" w:rsidR="00E660CE" w:rsidRPr="00431170" w:rsidRDefault="002D339A" w:rsidP="002D339A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00431170">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Přihláška ke členství</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41030271" w14:textId="77777777" w:rsidR="002D339A" w:rsidRPr="00431170" w:rsidRDefault="00D457A3" w:rsidP="002D339A">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00431170">
         <w:t>spolk</w:t>
       </w:r>
       <w:r w:rsidR="00C11C9F" w:rsidRPr="00431170">
         <w:t>u</w:t>
       </w:r>
@@ -105,124 +105,129 @@
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00431170">
         <w:t xml:space="preserve">Datum </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00431170">
         <w:t>narození:…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00431170">
         <w:t>……………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722C551A" w14:textId="77777777" w:rsidR="002D339A" w:rsidRPr="00431170" w:rsidRDefault="002D339A" w:rsidP="001F6A46">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00431170">
         <w:t>Adresa:…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00431170">
-        <w:t>……………………………………………………………..</w:t>
+        <w:t>………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00431170">
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00431170">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C9C9DF" w14:textId="77777777" w:rsidR="001F6A46" w:rsidRPr="00431170" w:rsidRDefault="001F6A46" w:rsidP="001F6A46">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00431170">
         <w:t>Jméno, příjmení dítěte (třída) …………………………………...</w:t>
       </w:r>
       <w:r w:rsidR="000F7670" w:rsidRPr="00431170">
         <w:t>.....</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D523A91" w14:textId="77777777" w:rsidR="000F7670" w:rsidRPr="00431170" w:rsidRDefault="000F7670" w:rsidP="001F6A46">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00431170">
         <w:t>Telefon ………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169D9C41" w14:textId="77777777" w:rsidR="00C11C9F" w:rsidRPr="00431170" w:rsidRDefault="002D339A" w:rsidP="00431170">
       <w:r w:rsidRPr="00431170">
         <w:t>se tímto</w:t>
       </w:r>
       <w:r w:rsidR="001F6A46" w:rsidRPr="00431170">
         <w:t xml:space="preserve"> dobrovolně</w:t>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:t xml:space="preserve"> přihlašuji k členství ve </w:t>
       </w:r>
       <w:r w:rsidR="00D457A3" w:rsidRPr="00431170">
         <w:t xml:space="preserve">spolku </w:t>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:t>Sdružení rodičů</w:t>
       </w:r>
       <w:r w:rsidR="00C11C9F" w:rsidRPr="00431170">
         <w:t xml:space="preserve"> a přátel školy při ZŠ Vinařská 1016/6, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C11C9F" w:rsidRPr="00431170">
         <w:t>z.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C11C9F" w:rsidRPr="00431170">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37801958" w14:textId="3ABE0DB6" w:rsidR="001D4659" w:rsidRPr="00431170" w:rsidRDefault="001D4659" w:rsidP="00431170">
+    <w:p w14:paraId="37801958" w14:textId="7B99745C" w:rsidR="001D4659" w:rsidRPr="00431170" w:rsidRDefault="001D4659" w:rsidP="00431170">
       <w:r w:rsidRPr="00431170">
         <w:t>Členský příspěvek na školní rok 20</w:t>
       </w:r>
       <w:r w:rsidR="00582E0A">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00B47556">
-        <w:t>4</w:t>
+      <w:r w:rsidR="00463011">
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="00B47556">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00463011">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:t xml:space="preserve"> ve výši Kč </w:t>
       </w:r>
-      <w:r w:rsidR="009A5B8E">
-[...3 lines deleted...]
-        <w:t>0</w:t>
+      <w:r w:rsidR="00463011">
+        <w:t>250</w:t>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:t>,-</w:t>
       </w:r>
       <w:r w:rsidR="000F7670" w:rsidRPr="00431170">
         <w:t xml:space="preserve">/1 dítě </w:t>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:t xml:space="preserve">uhraďte na </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00431170">
         <w:t xml:space="preserve">účet  </w:t>
       </w:r>
       <w:r w:rsidR="00431170" w:rsidRPr="00431170">
         <w:t>2301583421</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00431170" w:rsidRPr="00431170">
         <w:t>/2010</w:t>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:t xml:space="preserve"> (Fio banka), do zprávy pro příjemce uveďte prosím jméno dítěte. Nebo v hotovosti u třídního učitele.</w:t>
       </w:r>
     </w:p>
@@ -264,51 +269,59 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001F6A46" w:rsidRPr="00431170">
         <w:t xml:space="preserve">Souhlasím s fotografováním sebe či mého dítěte v rámci činnosti spolku, s archivací těchto fotografií a s jejich použitím při prezentaci a propagační činnosti spolku. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4DB067" w14:textId="77777777" w:rsidR="002B5C45" w:rsidRDefault="002B5C45" w:rsidP="001D4659"/>
     <w:p w14:paraId="6B751AE9" w14:textId="77777777" w:rsidR="00D457A3" w:rsidRDefault="002D339A" w:rsidP="001D4659">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00431170">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00C11C9F" w:rsidRPr="00431170">
         <w:t xml:space="preserve"> Ústí nad Labem </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00431170">
         <w:t>dne:…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00431170">
-        <w:t xml:space="preserve">…………..   </w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00431170">
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00431170">
+        <w:t xml:space="preserve">.   </w:t>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="001D4659" w:rsidRPr="00431170">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001D4659" w:rsidRPr="00431170">
         <w:tab/>
@@ -512,120 +525,128 @@
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00431170">
         <w:t xml:space="preserve">Datum </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00431170">
         <w:t>narození:…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00431170">
         <w:t>……………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522162AA" w14:textId="77777777" w:rsidR="001F6A46" w:rsidRPr="00431170" w:rsidRDefault="001F6A46" w:rsidP="001F6A46">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00431170">
         <w:t>Adresa:…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00431170">
-        <w:t>……………………………………………………………..</w:t>
+        <w:t>………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00431170">
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00431170">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D2E3C7" w14:textId="77777777" w:rsidR="001F6A46" w:rsidRPr="00431170" w:rsidRDefault="001F6A46" w:rsidP="001F6A46">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00431170">
         <w:t>Jméno, příjmení dítěte (třída) …………………………………...</w:t>
       </w:r>
       <w:r w:rsidR="000F7670" w:rsidRPr="00431170">
         <w:t>.......</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66794932" w14:textId="77777777" w:rsidR="000F7670" w:rsidRPr="00431170" w:rsidRDefault="000F7670" w:rsidP="001F6A46">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00431170">
         <w:t>Telefon  …</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00431170">
         <w:t>……………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F9DF53" w14:textId="77777777" w:rsidR="001F6A46" w:rsidRPr="00431170" w:rsidRDefault="001F6A46" w:rsidP="001D4659">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00431170">
         <w:t xml:space="preserve">se tímto dobrovolně přihlašuji k členství ve spolku Sdružení rodičů a přátel školy při ZŠ Vinařská 1016/6, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00431170">
         <w:t>z.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00431170">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF95D06" w14:textId="4C708C1C" w:rsidR="001D4659" w:rsidRPr="00431170" w:rsidRDefault="001D4659" w:rsidP="001D4659">
+    <w:p w14:paraId="6DF95D06" w14:textId="367308C2" w:rsidR="001D4659" w:rsidRPr="00431170" w:rsidRDefault="001D4659" w:rsidP="001D4659">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00431170">
         <w:t>Členský příspěvek na školní rok 20</w:t>
       </w:r>
       <w:r w:rsidR="00582E0A">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00B47556">
-        <w:t>4</w:t>
+      <w:r w:rsidR="00463011">
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="00B47556">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00463011">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:t xml:space="preserve"> ve výši Kč </w:t>
       </w:r>
-      <w:r w:rsidR="009A5B8E">
-[...3 lines deleted...]
-        <w:t>0,-</w:t>
+      <w:r w:rsidR="00463011">
+        <w:t>250</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431170">
+        <w:t>,-</w:t>
       </w:r>
       <w:r w:rsidR="000F7670" w:rsidRPr="00431170">
         <w:t>/1 dítě</w:t>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:t xml:space="preserve"> uhraďte na účet </w:t>
       </w:r>
       <w:r w:rsidR="00431170" w:rsidRPr="00431170">
         <w:t>2301583421/2010</w:t>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:t xml:space="preserve"> (Fio banka), do zprávy pro příjemce uveďte prosím jméno dítěte. Nebo v hotovosti u třídního učitele.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1272A246" w14:textId="77777777" w:rsidR="001F6A46" w:rsidRPr="00431170" w:rsidRDefault="001F6A46" w:rsidP="001F6A46">
       <w:r w:rsidRPr="00431170">
         <w:t>Podpisem této přihlášky potvrzuji, že jsem byl/a seznámena se stanovami</w:t>
       </w:r>
       <w:r w:rsidR="001D4659" w:rsidRPr="00431170">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00431170">
@@ -635,51 +656,59 @@
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:t xml:space="preserve">. Souhlasím s fotografováním sebe či mého dítěte v rámci činnosti spolku, s archivací těchto fotografií a s jejich použitím při prezentaci a propagační činnosti spolku. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C80AE8" w14:textId="77777777" w:rsidR="002B5C45" w:rsidRDefault="002B5C45" w:rsidP="002B5C45"/>
     <w:p w14:paraId="5F5737F4" w14:textId="77777777" w:rsidR="002B5C45" w:rsidRDefault="002B5C45" w:rsidP="002B5C45">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00431170">
         <w:t xml:space="preserve">V Ústí nad Labem </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00431170">
         <w:t>dne:…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00431170">
-        <w:t xml:space="preserve">…………..   </w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00431170">
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00431170">
+        <w:t xml:space="preserve">.   </w:t>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00431170">
         <w:tab/>
@@ -812,194 +841,242 @@
         <w:t xml:space="preserve">Mám zájem vypomáhat </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000F7670">
         <w:t>spolku  ANO</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000F7670">
         <w:t>/NE</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001F6A46" w:rsidSect="00CF16D4">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="720" w:right="536" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:num="2" w:space="708" w:equalWidth="0">
         <w:col w:w="7345" w:space="708"/>
         <w:col w:w="7345"/>
       </w:cols>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D339A"/>
     <w:rsid w:val="000D6826"/>
     <w:rsid w:val="000D6D5F"/>
     <w:rsid w:val="000F7670"/>
     <w:rsid w:val="00165401"/>
     <w:rsid w:val="001D4659"/>
     <w:rsid w:val="001F6A46"/>
     <w:rsid w:val="00232B12"/>
     <w:rsid w:val="002B5C45"/>
     <w:rsid w:val="002D339A"/>
+    <w:rsid w:val="004109EF"/>
     <w:rsid w:val="00431170"/>
+    <w:rsid w:val="00463011"/>
     <w:rsid w:val="004A3D78"/>
+    <w:rsid w:val="00566DFE"/>
     <w:rsid w:val="00582E0A"/>
+    <w:rsid w:val="00604BAC"/>
     <w:rsid w:val="00642A3B"/>
     <w:rsid w:val="006E5EBF"/>
     <w:rsid w:val="00970182"/>
     <w:rsid w:val="009A5B8E"/>
     <w:rsid w:val="009B0E0D"/>
     <w:rsid w:val="00B47556"/>
     <w:rsid w:val="00BB5482"/>
     <w:rsid w:val="00BB6B75"/>
     <w:rsid w:val="00C11C9F"/>
     <w:rsid w:val="00CA3853"/>
     <w:rsid w:val="00CF16D4"/>
     <w:rsid w:val="00D457A3"/>
     <w:rsid w:val="00DE7D1E"/>
     <w:rsid w:val="00E52D30"/>
     <w:rsid w:val="00E660CE"/>
     <w:rsid w:val="00E723E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="04CCDBDE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DE28CB0C-B450-48E3-9037-62DB34AD9D65}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -1187,109 +1264,114 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styl2">
     <w:name w:val="Styl2"/>
     <w:basedOn w:val="Normln"/>
     <w:rsid w:val="00970182"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto" w:shadow="1"/>
         <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto" w:shadow="1"/>
         <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto" w:shadow="1"/>
         <w:right w:val="dotted" w:sz="4" w:space="4" w:color="auto" w:shadow="1"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFCC99"/>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textbubliny">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normln"/>
     <w:semiHidden/>
     <w:rsid w:val="002D339A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
@@ -1553,52 +1635,52 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>422</Words>
-  <Characters>2680</Characters>
+  <Words>449</Words>
+  <Characters>2653</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Přihláška ke členství</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3096</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>